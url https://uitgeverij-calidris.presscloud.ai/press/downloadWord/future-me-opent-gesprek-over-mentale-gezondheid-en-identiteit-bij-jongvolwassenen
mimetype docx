--- v0 (2026-05-19)
+++ v1 (2026-08-01)
@@ -219,106 +219,74 @@
         <w:t xml:space="preserve">Over: Uitgeverij Calidris</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bij Uitgeverij Calidris geloven we in de kracht van samenwerking. Wij zijn een veelzijdige uitgeverij die samen met auteurs boeken creëert die de wereld slimmer, mooier en leuker maken. Als hybride uitgeverij bieden we een modern publicatiemodel: auteurs delen in de kosten, maar behouden maximale creatieve vrijheid en profiteren van professionele begeleiding.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -353,51 +321,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FED6FC1"/>
+    <w:nsid w:val="99120F2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>